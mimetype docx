--- v0 (2025-11-26)
+++ v1 (2026-04-17)
@@ -161,51 +161,51 @@
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В рамках данного праздника ФГКУ «Национальный горноспасательныйцентр» организовал встречу с волонтерами, принимавшими участие впроведении восьмой Международной горноспасательной конференции IMRB2017, на которой приняли участие более 300 специалистовгорноспасательной отрасли из 22 двух стран мира. На встречесостоялось торжественное вручение почетных грамот МЧС Россиистудентам КемГУ, принявшим активное участие.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2025</w:t>
+              <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>