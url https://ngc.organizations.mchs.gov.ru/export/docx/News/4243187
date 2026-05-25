--- v0 (2026-05-02)
+++ v1 (2026-05-25)
@@ -132,51 +132,51 @@
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ежегодно 28 апреля отмечается Всемирный день охраны труда.  Втечении недели для работников ФГКУ «Национальный горноспасательныйцентр» были организованы и проведены практические и теоретическиезанятия, направленных на минимизацию производственных рисков иповышение культуры безопасности среди личного состава.</w:t>
+              <w:t xml:space="preserve">Ежегодно 28 апреля отмечается Всемирный день охраны труда.  Втечение недели для работников ФГКУ «Национальный горноспасательныйцентр» были организованы и проведены практические и теоретическиезанятия, направленные на минимизацию производственных рисков иповышение культуры безопасности среди личного состава.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Программа включала проведение «пятиминуток безопасности», в ходекоторых особое внимание было уделено анализу характерных рисков принесении службы и соблюдению требований охраны труда при проведенииаварийно-спасательных работ и эксплуатации специальной техники. Длянаглядности и закрепления материала работникам продемонстрировалиобучающие видеоролики.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Особый акцент был сделан на практической составляющей, где личныйсостав продемонстрировал готовность к действиям в экстренныхситуациях, а именно: применение навыков оказания первой помощи, гдебыли отработаны алгоритмы сердечно-легочной реанимации, способыостановки кровотечений и правила иммобилизации при травмах;использование средств пожаротушения и средств самоспасения.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Регулярное проведение подобных занятий обеспечивает надежную защитужизни и здоровья каждого работника в процессе повседневной трудовойдеятельности.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>