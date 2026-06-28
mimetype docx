--- v0 (2026-06-04)
+++ v1 (2026-06-28)
@@ -135,51 +135,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Комплекс ГТО,возрожденный в России в 2014 году, помогает поддерживать высокийуровень физической формы и мотивирует к регулярным занятиямспортом.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Команда коллектива ФГКУ «Национальный горноспасательный центр»продемонстрировала отличную выносливость и силу. Работникиучреждения выполнили нормативы и получили значки ГТО. Каждыйучастник проявил волю к победе и доказал, что спорт – это не простоувлечение, а норма жизни.</w:t>
+              <w:t xml:space="preserve">Команда коллектива ФГКУ «Национальный горноспасательный центр»продемонстрировала отличную выносливость и силу. Работникиучреждения выполнили нормативы и получили золотые значки ГТО.Каждый участник проявил волю к победе и доказал, что спорт – это непросто увлечение, а норма жизни.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Следует отметить, сотрудники МЧС России традиционно показываютотличные результаты, ведь хорошая физическая подготовка – важнаячасть их профессиональной деятельности.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>