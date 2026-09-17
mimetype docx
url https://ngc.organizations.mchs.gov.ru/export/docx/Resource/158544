--- v14 (2026-08-28)
+++ v15 (2026-09-17)
@@ -137,101 +137,108 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Идея создания Национальногогорноспасательного центра возникла в связи с необходимостьюразвивать уровень профессиональной подготовки и компетенциигорноспасательных формирований МЧС России и горноспасательныхподразделений, действующих на угледобывающих и горнорудныхпредприятиях страны. Впервые об этом заговорил начальникаУправления ВГСЧ МЧС России Александр Филиппович Син, который хорошобыл знаком с системой российской и мировой подготовкигорноспасателей. Александр Филиппович предложил создатьпринципиально новую взаимосвязанную инфраструктуру для проведенияпрофессиональной подготовки горноспасателей и шахтеров. Предложениебыло поддержано министром Российской Федерации по делам гражданскойобороны, чрезвычайным ситуациям и ликвидации последствий стихийныхбедствий Сергеем Шойгу и Президентом России.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 мая 2012 года</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> в Новоильинском районе Новокузнецкасостоялась торжественная церемония закладки Памятного камня наместе возведения будущего центра.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">В 30 января 2014 года</w:t>
+              <w:t xml:space="preserve">30 января 2014 года</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> распоряжением Правительства РФ былосоздано Федеральное государственное казенное учреждениедополнительного профессионального образования «Национальныйаэромобильный спасательный учебно-тренировочный центр подготовкигорноспасателей и шахтеров».</w:t>
-            </w:r>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> прошла торжественная церемония завершениястроительства учебно-тренировочного корпуса, на которойприсутствовал начальник управления ВГСЧ МЧС России А.Ф.Син.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 апреля 2016 года</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">В ФГКУ «Национальный горноспасательный центр» работают медицинскийцентр и научно-исследовательский отдел. Медицинскоеподразделение осуществляет деятельность в следующих направлениях:оказания в зоне ЧС экстренной реанимационной, интенсивной,противошоковой и экстренной медицинской помощи пострадавшим,медицинского сопровождения слушателей и работников в периоддежурства, учений и учебно-тренировочных сборов, диагностика,профилактика и лечение в рамках амбулаторно-поликлиническоймедицинской помощи и т.д.</w:t>
+              <w:t xml:space="preserve">В 2014 году</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> начальником ФГКУ «Национальный горноспасательныйцентр» назначен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сергей Анатольевич Петров,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> ставшийинициатором работы организации по всем направлениям деятельности:образовательная, научно-исследовательская, медицинская,оперативно-спасательная. 4 апреля 2016 года состоялосьторжественное открытие учебного процесса в ФГКУ «Национальныйгорноспасательный центр». Особое внимание Петров уделяетпрофессиональной переподготовке и повышению квалификациигорноспасателей: принимает непосредственное участие в разработкепрограмм дополнительного профессионального образования, вподготовке методических материалов и учебных пособий. В 2020 годуУказом Президента Российской Федерации начальнику Национальногогорноспасательного центра </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сергею Анатольевичу Петрову</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">присвоено почетное звание «Заслуженный спасатель РоссийскойФедерации». За 12 лет работы под руководством СергеяАнатольевича ФГКУ «Национальный горноспасательный центр» подтвердилсвою значимость и уникальность в системе образования МЧСРоссии.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Сегодня учреждение  осуществляется подготовку подополнительным профессиональным программам и программампрофессионального обучения специалистов ВГСЧ МЧС России,сотрудников и работников федеральной противопожарной службы, членовнештатных аварийно-спасательных формирований, работниковорганизаций, ведущих горные и другие работы на опасныхпроизводственных объектах и т.д. </w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Материально-техническая база учреждения позволяет осуществлятькачественную образовательную деятельность. В учебно-тренировочномкорпусе размещены четыре учебных аудитории, два компьютерныхкласса, зал селекторных видеоконференций, три конференц-зала,оборудованы пять залов 3D-моделирования аварийных ситуаций испасения людей. Преподаватели центра – эксперты в своей области,которые регулярно повышают квалификацию, принимают участие вконференциях, семинарах, разрабатывают новые программы иметодические рекомендации. Об эффективной системе обучения в ФГКУ«Национальный горноспасательный центр» говорят многочисленныеположительные отзывы слушателей.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">В ФГКУ «Национальный горноспасательный центр» работают медицинскийцентр и научно-исследовательский отдел. Медицинскоеподразделение осуществляет деятельность в следующих направлениях:оказания в зоне ЧС экстренной реанимационной, интенсивной,противошоковой и экстренной медицинской помощи пострадавшим,медицинского сопровождения слушателей и работников в периоддежурства, учений и учебно-тренировочных сборов, диагностика,профилактика и лечение в рамках амбулаторно-поликлиническоймедицинской помощи и т.д.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Деятельность научно-исследовательского отдела ФГКУ «Национальныйгорноспасательный центр» направлена на решение задач научногообеспечения и сопровождения горноспасательных работ при локализациии ликвидации последствий подземных аварий в соответствии с базовымии приоритетными направлениями развития науки, техники и технологийв системе МЧС России, планом научно-технической деятельности МЧСРоссии и планом научной деятельности учреждения.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">На базе ФГКУ «Национальный горноспасательный центр» действуетвоенизированный горноспасательный отряд быстрого реагирования,работники которого принимали участие в спасательных операциях, втом числе на шахте «Северная» в Воркуте, на руднике «Мир» в Якутии,при обрушении кровли торгового центра в Кемерове.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Несколько лет назад силами коллектива ФГКУ «Национальныйгорноспасательный центр» и при поддержке коллег ФГУП ВГСЧ Кузбассабыл создан музей, который хранит экспонаты, фотографии, архивы,документы – все, что связано с развитием и становлениемгорноспасательного дела и образования учреждения.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
@@ -373,51 +380,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A4038DF8"/>
+    <w:nsid w:val="49F4CB03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>