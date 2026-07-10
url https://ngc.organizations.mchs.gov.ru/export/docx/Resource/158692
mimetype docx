--- v1 (2026-01-17)
+++ v2 (2026-07-10)
@@ -146,51 +146,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Ссылка</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия Плана мероприятий поохране труда ФГКУ Национальный горноспасательный центр на 2021-2023гг.СкачатьКопия Сводной ведомости результатов проведенияспециальной оценки условий труда в 2021 г.Скачать</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия Сводной ведомости результатов проведения специальной оценкиусловий труда в 2020 г.Скачать</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия Сводной ведомости результатов проведения специальной оценкиусловий труда в 2019 г.Скачать</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия Положения о системе управления охраны труда в ФГКУ«Национальный горноспасательный центр»</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">СкачатьКопия Сводной ведомости результатов проведения специальнойоценки условий труда в 2023 г.СкачатьКопия Сводной ведомостирезультатов проведения специальной оценки условий труда в 2024г.Скачать</w:t>
+              <w:t xml:space="preserve">СкачатьКопия Сводной ведомости результатов проведения специальнойоценки условий труда в 2023 г.СкачатьКопия Сводной ведомостирезультатов проведения специальной оценки условий труда в 2024г.СкачатьКопия Сводной ведомости результатов проведения специальнойоценки условий труда в 2026 г.Скачать</w:t>
             </w:r>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>