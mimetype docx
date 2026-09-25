--- v2 (2026-03-15)
+++ v3 (2026-09-25)
@@ -163,137 +163,130 @@
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия изменения к Уставу ФГКУ «Национальный горноспасательныйцентр» от 28.08.2024Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Копия решение учредителя о назначении руководителя учреждения</w:t>
+              <w:t xml:space="preserve">Копия Коллективного договора ФГКУ «Национальный горноспасательныйцентр» на 2026-2028 ггСкачатьКопия Свидетельства о государственнойрегистрации</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Копия Свидетельства о государственной регистрации</w:t>
+              <w:t xml:space="preserve">Копия Лицензии на осуществление образовательнойдеятельности </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Копия Лицензии на осуществление образовательнойдеятельности </w:t>
+              <w:t xml:space="preserve">Копия Свидетельства об аттестации на право веденияаварийно-спасательных работ</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Копия Свидетельства об аттестации на право веденияаварийно-спасательных работ</w:t>
+              <w:t xml:space="preserve">Копия Лицензии на осуществление деятельности по тушению пожаров внаселенных пунктах, на производственных объектах и объектахинфраструктуры </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Копия Лицензии на осуществление деятельности по тушению пожаров внаселенных пунктах, на производственных объектах и объектахинфраструктуры </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Копия Лицензии на медицинскую деятельность ФГКУ «Национальныйгорноспасательный центр»</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Копия выписки из реестра лицензий на осуществление медицинскойдеятельности Скачать</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Копия Лицензии на медицинскую деятельность ФГКУ «Национальныйгорноспасательный центр»</w:t>
-[...10 lines deleted...]
-            <w:br/>
+              <w:t xml:space="preserve">Копия Выписки из реестра лицензий № Л035-01258-42/00225306 наосуществление образовательной деятельностиСкачать</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Копия Программы развития ФГКУ «Национальный горноспасательныйцентр» на 2023-2027 ггСкачать</w:t>
+            </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
-            </w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Копия Программы развития ФГКУ «Национальный горноспасательныйцентр» на 2023-2027 ггСкачатьКопия Коллективного договора ФГКУ«Национальный горноспасательный центр» на 2026-2028 ггСкачать</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>