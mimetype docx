--- v2 (2026-01-08)
+++ v3 (2026-04-17)
@@ -93,50 +93,65 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Протоколы заседаний комиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Копии протоколов заседаний ОАК в 2026году </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Протокол заседания ОАК от 19.03.2026 №3 Протоколзаседания ОАК от 26.02.2026 №2 Протокол заседания ОАК от 22.01.2026№1</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Копии протоколов заседаний ОАК в 2025году </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Протокол заседания ОАК от 18.12.2025 №12Протоколзаседания ОАК от 20.11.2025 №11Протокол заседания ОАК от 23.10.2025№10Протокол заседания ОАК от 18.09.2025 №9Протокол заседания ОАК от21.08.2025 №8Протокол заседания ОАК от 24.07.2025 №7Протоколзаседания ОАК от 19.06.2025 №6Протокол заседания ОАК от 22.05.2025№5Протокол заседания ОАК от 17.04.2025 №4Протокол заседания ОАК от20.03.2025 №3Протокол заседания ОАК от 20.02.2025 №2Протоколзаседания ОАК от 23.01.2025 №1</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Копии протоколов заседаний ОАК в2024 году</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Протокол заседания ОАК от 19.12.2024 №12Протоколзаседания ОАК от 21.11.2024 №11Протокол заседания ОАК от 24.10.2024№ 10Протокол заседания ОАК от 19.09.2024 №9Протокол заседания ОАКот 22.08.2024 №8Протокол заседания ОАК от 18.07.2024 №7Протоколзаседания ОАК от 20.06.2024 №6Протокол заседания ОАК от 23.05.2024№5Протокол заседания ОАК от 18.04.2024 №4Протокол заседания ОАК от21.03.2024 №3Протокол заседания ОАК от 22.02.2024 №2Протоколзаседания ОАК от 18.01.2024 №1</w:t>
             </w:r>
             <w:br/>
             <w:r>