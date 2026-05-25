--- v3 (2026-04-17)
+++ v4 (2026-05-25)
@@ -102,54 +102,52 @@
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Протоколы заседаний комиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Копии протоколов заседаний ОАК в 2026году </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Протокол заседания ОАК от 19.03.2026 №3 Протоколзаседания ОАК от 26.02.2026 №2 Протокол заседания ОАК от 22.01.2026№1</w:t>
-[...2 lines deleted...]
-            <w:br/>
+              <w:t xml:space="preserve">Протокол заседания ОАК от 23.04.2026 №4Протоколзаседания ОАК от 19.03.2026 №3 Протокол заседания ОАК от 26.02.2026№2 Протокол заседания ОАК от 22.01.2026 №1</w:t>
+            </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Копии протоколов заседаний ОАК в 2025году </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Протокол заседания ОАК от 18.12.2025 №12Протоколзаседания ОАК от 20.11.2025 №11Протокол заседания ОАК от 23.10.2025№10Протокол заседания ОАК от 18.09.2025 №9Протокол заседания ОАК от21.08.2025 №8Протокол заседания ОАК от 24.07.2025 №7Протоколзаседания ОАК от 19.06.2025 №6Протокол заседания ОАК от 22.05.2025№5Протокол заседания ОАК от 17.04.2025 №4Протокол заседания ОАК от20.03.2025 №3Протокол заседания ОАК от 20.02.2025 №2Протоколзаседания ОАК от 23.01.2025 №1</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Копии протоколов заседаний ОАК в2024 году</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Протокол заседания ОАК от 19.12.2024 №12Протоколзаседания ОАК от 21.11.2024 №11Протокол заседания ОАК от 24.10.2024№ 10Протокол заседания ОАК от 19.09.2024 №9Протокол заседания ОАКот 22.08.2024 №8Протокол заседания ОАК от 18.07.2024 №7Протоколзаседания ОАК от 20.06.2024 №6Протокол заседания ОАК от 23.05.2024№5Протокол заседания ОАК от 18.04.2024 №4Протокол заседания ОАК от21.03.2024 №3Протокол заседания ОАК от 22.02.2024 №2Протоколзаседания ОАК от 18.01.2024 №1</w:t>
             </w:r>