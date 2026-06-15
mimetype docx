--- v4 (2026-05-25)
+++ v5 (2026-06-15)
@@ -102,51 +102,51 @@
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Протоколы заседаний комиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Копии протоколов заседаний ОАК в 2026году </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Протокол заседания ОАК от 23.04.2026 №4Протоколзаседания ОАК от 19.03.2026 №3 Протокол заседания ОАК от 26.02.2026№2 Протокол заседания ОАК от 22.01.2026 №1</w:t>
+              <w:t xml:space="preserve">Протокол заседания ОАК от 21.05.2026 №5Протоколзаседания ОАК от 23.04.2026 №4Протокол заседания ОАК от 19.03.2026№3 Протокол заседания ОАК от 26.02.2026 №2 Протокол заседания ОАКот 22.01.2026 №1</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Копии протоколов заседаний ОАК в 2025году </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Протокол заседания ОАК от 18.12.2025 №12Протоколзаседания ОАК от 20.11.2025 №11Протокол заседания ОАК от 23.10.2025№10Протокол заседания ОАК от 18.09.2025 №9Протокол заседания ОАК от21.08.2025 №8Протокол заседания ОАК от 24.07.2025 №7Протоколзаседания ОАК от 19.06.2025 №6Протокол заседания ОАК от 22.05.2025№5Протокол заседания ОАК от 17.04.2025 №4Протокол заседания ОАК от20.03.2025 №3Протокол заседания ОАК от 20.02.2025 №2Протоколзаседания ОАК от 23.01.2025 №1</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Копии протоколов заседаний ОАК в2024 году</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Протокол заседания ОАК от 19.12.2024 №12Протоколзаседания ОАК от 21.11.2024 №11Протокол заседания ОАК от 24.10.2024№ 10Протокол заседания ОАК от 19.09.2024 №9Протокол заседания ОАКот 22.08.2024 №8Протокол заседания ОАК от 18.07.2024 №7Протоколзаседания ОАК от 20.06.2024 №6Протокол заседания ОАК от 23.05.2024№5Протокол заседания ОАК от 18.04.2024 №4Протокол заседания ОАК от21.03.2024 №3Протокол заседания ОАК от 22.02.2024 №2Протоколзаседания ОАК от 18.01.2024 №1</w:t>