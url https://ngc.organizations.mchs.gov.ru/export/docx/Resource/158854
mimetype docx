--- v5 (2026-06-15)
+++ v6 (2026-07-28)
@@ -102,51 +102,51 @@
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Протоколы заседаний комиссии</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Копии протоколов заседаний ОАК в 2026году </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Протокол заседания ОАК от 21.05.2026 №5Протоколзаседания ОАК от 23.04.2026 №4Протокол заседания ОАК от 19.03.2026№3 Протокол заседания ОАК от 26.02.2026 №2 Протокол заседания ОАКот 22.01.2026 №1</w:t>
+              <w:t xml:space="preserve">Протокол заседания ОАК от 18.06.2026 №6Протоколзаседания ОАК от 21.05.2026 №5Протокол заседания ОАК от 23.04.2026№4Протокол заседания ОАК от 19.03.2026 №3 Протокол заседания ОАК от26.02.2026 №2 Протокол заседания ОАК от 22.01.2026 №1</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Копии протоколов заседаний ОАК в 2025году </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Протокол заседания ОАК от 18.12.2025 №12Протоколзаседания ОАК от 20.11.2025 №11Протокол заседания ОАК от 23.10.2025№10Протокол заседания ОАК от 18.09.2025 №9Протокол заседания ОАК от21.08.2025 №8Протокол заседания ОАК от 24.07.2025 №7Протоколзаседания ОАК от 19.06.2025 №6Протокол заседания ОАК от 22.05.2025№5Протокол заседания ОАК от 17.04.2025 №4Протокол заседания ОАК от20.03.2025 №3Протокол заседания ОАК от 20.02.2025 №2Протоколзаседания ОАК от 23.01.2025 №1</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Копии протоколов заседаний ОАК в2024 году</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> Протокол заседания ОАК от 19.12.2024 №12Протоколзаседания ОАК от 21.11.2024 №11Протокол заседания ОАК от 24.10.2024№ 10Протокол заседания ОАК от 19.09.2024 №9Протокол заседания ОАКот 22.08.2024 №8Протокол заседания ОАК от 18.07.2024 №7Протоколзаседания ОАК от 20.06.2024 №6Протокол заседания ОАК от 23.05.2024№5Протокол заседания ОАК от 18.04.2024 №4Протокол заседания ОАК от21.03.2024 №3Протокол заседания ОАК от 22.02.2024 №2Протоколзаседания ОАК от 18.01.2024 №1</w:t>