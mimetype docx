--- v1 (2026-02-18)
+++ v2 (2026-05-01)
@@ -107,51 +107,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Полное наименование Федеральное государственное казенноеучреждение дополнительного профессионального образования«Национальный аэромобильный спасательный учебно-тренировочный центрподготовки горноспасателей и шахтеров»Сокращенноенаименование ФГКУ «Национальный горноспасательный центр»Датасоздания 30 января 2014 года УчредительРоссийскаяФедерацияАдрес местонахождения Российская Федерация,Кемеровская обл.– Кузбасс, г. Новокузнецк,</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ул. Горноспасательная, д. 5.</w:t>
+              <w:t xml:space="preserve">пр-т. Авиаторов, 54</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ФилиалыОтсутствуютРежим, график работыЕжедневно, понедельник -пятница с 09:00 до 18:00,</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">обеденный перерыв 13:00-13:30,</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">выходной - суббота, воскресеньеКонтактныетелефоны8-(3843)-74-01-08 Адреса электроннойпочтыngc@ngc.42.mchs.gov.ruОфициальныйсайтngc.organizations.mchs.gov.ruЯзык обученияРусский</w:t>
             </w:r>