--- v2 (2026-01-08)
+++ v3 (2026-05-01)
@@ -415,175 +415,50 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Кислородно-дыхательная аппаратура</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Приборы контроля кислородно-дыхательной аппаратуры</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Кислородные компрессоры</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Охрана труда и электробезопасность в электроустановках</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Экология</w:t>
             </w:r>
             <w:br/>
-            <w:r>
-[...123 lines deleted...]
-            </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Курлыкин Денис ВикторовичВысшее:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ФГБОУ ВО «Сибирский государственный индустриальный университет»(Литейное производство черных и цветных металлов)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Кемеровский технологический институт пищевой промышленности(университет) (Пожарная безопасность)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ФГБОУ ВО «Кемеровский государственный университет» (Преподавательвысшей школы)</w:t>
             </w:r>
             <w:br/>