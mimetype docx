--- v3 (2026-05-01)
+++ v4 (2026-09-18)
@@ -140,116 +140,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">ФИО</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Должность</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Телефон</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Адреса электронной почты</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Петров Сергей Анатольевич</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Начальник учреждения</w:t>
+              <w:t xml:space="preserve">Казмирчук Юрий АнатольевичИсполняющий обязанности Начальникаучреждения</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8(3843) 74-01-08</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ngc@ngc.42.mchs.gov.ruКазмирчук Юрий Анатольевич</w:t>
-[...46 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ngc@ngc.42.mchs.gov.ruБердова Ольга ВладимировнаНачальник</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">учебно-методического отдела 8(3843)74-01-06bov@ngc.42.mchs.gov.ru</w:t>
+            </w:r>
+            <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Преподаватели ФГКУ «Национальный горноспасательный центр»</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ФИО</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
@@ -415,50 +369,156 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Кислородно-дыхательная аппаратура</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Приборы контроля кислородно-дыхательной аппаратуры</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Кислородные компрессоры</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Охрана труда и электробезопасность в электроустановках</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Экология</w:t>
             </w:r>
             <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Власенко Игорь МихайловичВысшее:</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Московский государственный горный университет (горный инженер поспециальности «Подземная разработка месторождений полезныхископаемых»)</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Дополнительное образование:</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">«Южная академия дополнительного образования и профессиональнойпереподготовке» (Педагогика и методика дополнительногопрофессионального образования детей и взрослых в профессиональномобучении)</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ФГКУ «Национальный горноспасательный центр» (Периодическаяподготовка спасателей высшей и старшей служебных групп должностейвоенизированных горноспасательных частей к ведениюгорноспасательных работ, Подготовка специалистов военизированныхчастей, осуществляющих профилактическую работу, Подготовкаруководителя горноспасательных работ по локализации и ликвидациипоследствий аварий на опасных производственных объектах, на которыхведутся горные работ)</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Организация горноспасательной службы</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Нормативные документы ВГСЧ МЧС России</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Организация и ведение ГСР</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Виды аварий на ОПО ведения горных работ и подземногостроительства</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Рудничная аэрология</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Законодательство Российской Федерации в области организации ипроведения АСР</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Противоаварийная защита горнодобывающих предприятий</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Анализ аварийности на ОПО ведения горных работ и подземногостроительства</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Организация и проведение профилактической работы на объектахведения горных работ и подземного строительства</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">План мероприятий по локализации и ликвидации последствий аварий наОПО ведения горных работ и подземного строительства</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Аэрологическая безопасность ОПО ведения горных работ и подземногостроительства. Борьба с угольной пылью в горных выработкахстроительства</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Горное дело и Федеральные нормы и правила в области промышленнойбезопасности</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Виды аварий на ОПО ведения горных работ и подземного строительства.Разбор хода ликвидации сложных и затяжных аварий на ОПО ведениягорных работ и подземного строительства</w:t>
+            </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Курлыкин Денис ВикторовичВысшее:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ФГБОУ ВО «Сибирский государственный индустриальный университет»(Литейное производство черных и цветных металлов)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Кемеровский технологический институт пищевой промышленности(университет) (Пожарная безопасность)</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ФГБОУ ВО «Кемеровский государственный университет» (Преподавательвысшей школы)</w:t>
             </w:r>
             <w:br/>