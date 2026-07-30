--- v1 (2026-02-18)
+++ v2 (2026-07-30)
@@ -93,53 +93,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Структура и органы управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
-            <w:br/>
-[...1 lines deleted...]
-            <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>