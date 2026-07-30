--- v2 (2026-03-30)
+++ v3 (2026-07-30)
@@ -167,57 +167,118 @@
               <w:rPr/>
               <w:t xml:space="preserve">Копия Свидетельства о госаккредитации </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия выписки из реестра лицензий № Л035-01258-42/00225306 наосуществление образовательной деятельностиСкачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">СкачатьКопия Положения о Педагогическом совете</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Копия Приказа на изм. о Пед. совете 187 от 16.06.2026</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Копия Коллективного договора 2026 - 2028 ггСкачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">СкачатьКопия Положения о порядке обучения слушателей в ФГКУ«Национальный горноспасательный центр»СкачатьКопия Положения обаттестационных комиссиях для проведения итоговойаттестации слушателей </w:t>
+              <w:t xml:space="preserve">Скачать</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Скачать</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Копия Положения о порядке обучения слушателей в ФГКУ «Национальныйгорноспасательный центр»</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Копия Приказа на изм. в Полож. об обуч. слуш. от11.09.2025 </w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Копия Приказа на изм. в Полож. об обуч. слуш .188 от 16.07.2026</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Скачать</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Скачать</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">СкачатьКопия Положения об аттестационных комиссиях для проведенияитоговой аттестации слушателей </w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Копия Приказа об из. полож по аттестации  от 19.06.2026</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">СкачатьКопия Правил внутреннего трудового распорядкаСкачатьКопияПоложения об оказании платных услугСкачатьКопия отчета орезультатах самообследования образовательной деятельности в ФГКУ«Национальный горноспасательный центр в 2025 г. </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия отчета о результатах самообследования образовательнойдеятельности в ФГКУ «Национальный горноспасательный центр в 2024г. </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия отчета о результатах самообследования образовательнойдеятельности в ФГКУ «Национальный горноспасательный центр в 2023г. </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия отчета о результатах самообследования образовательнойдеятельности в ФГКУ «Национальный горноспасательный центр в 2022г. </w:t>
             </w:r>
@@ -250,51 +311,58 @@
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">СкачатьКопия Положения об учебно-методическом отделе ФГКУ«Национальный горноспасательный центр» Скачать</w:t>
+              <w:t xml:space="preserve">СкачатьКопия Положения об учебно-методическом отделе ФГКУ«Национальный горноспасательный центр» </w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>