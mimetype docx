--- v3 (2026-07-30)
+++ v4 (2026-08-21)
@@ -209,59 +209,67 @@
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия Положения о порядке обучения слушателей в ФГКУ «Национальныйгорноспасательный центр»</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия Приказа на изм. в Полож. об обуч. слуш. от11.09.2025 </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия Приказа на изм. в Полож. об обуч. слуш .188 от 16.07.2026</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Скачать</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Копия Приказа на изм. в Полож. об обуч. слуш. от 16.07.2026 изм. впр. 92 (обуч. слуш.)Скачать</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Скачать</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Скачать</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">СкачатьКопия Положения об аттестационных комиссиях для проведенияитоговой аттестации слушателей </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия Приказа об из. полож по аттестации  от 19.06.2026</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">СкачатьКопия Правил внутреннего трудового распорядкаСкачатьКопияПоложения об оказании платных услугСкачатьКопия отчета орезультатах самообследования образовательной деятельности в ФГКУ«Национальный горноспасательный центр в 2025 г. </w:t>
             </w:r>
             <w:br/>