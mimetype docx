--- v4 (2026-08-21)
+++ v5 (2026-09-10)
@@ -197,50 +197,56 @@
               <w:rPr/>
               <w:t xml:space="preserve">Копия Коллективного договора 2026 - 2028 ггСкачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия Положения о порядке обучения слушателей в ФГКУ «Национальныйгорноспасательный центр»</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Копия Положения о порядке нормирование труда преподавательскогосостава</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Копия Приказа на изм. в Полож. об обуч. слуш. от11.09.2025 </w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия Приказа на изм. в Полож. об обуч. слуш .188 от 16.07.2026</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Копия Приказа на изм. в Полож. об обуч. слуш. от 16.07.2026 изм. впр. 92 (обуч. слуш.)Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
@@ -320,50 +326,62 @@
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">СкачатьКопия Положения об учебно-методическом отделе ФГКУ«Национальный горноспасательный центр» </w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Копия Положения о порядке нормирование труда преподавательскогосостава ФГКУ «Национальный горноспасательный центр»</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Скачать</w:t>
             </w:r>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>