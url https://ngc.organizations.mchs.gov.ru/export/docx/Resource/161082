--- v1 (2026-03-30)
+++ v2 (2026-08-22)
@@ -88,55 +88,99 @@
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">СОРЕВНОВАНИЯ ГОРНОСПАСАТЕЛЕЙ 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="start"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Итоги Всероссийских горноспасательныхсоревнований – 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Торжественная церемония награжденияпобедителей и призеров Всероссийских горноспасательных соревнованийпрошла в Филармонии Кузбасса им. Б.Т. Штоколова. Победители ипризеры получили дипломы, медали и кубки. На широком экранедемонстрируется видео с самыми яркими эпизодами, снятыми наплощадках соревнований. В рамках церемонии с художественныминомерами выступили музыкальные коллективы Кемеровской области –Кузбасса.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Абсолютным победителем Всероссийских горноспасательных соревнований2026 года стал филиал «Прокопьевский ВГСО» ФГУП ВГСЧ», второе местообщекомандного зачета завоевал филиал «Норильский ВГСО» ФГУП ВГСЧ»,а третье место - филиал «ВГСО Прикамья» ФГУП ВГСЧ».</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">На мероприятие были подведены итоги Конкурса рисунков, посвященногодеятельности ВГСЧ. Победителями Конкурса в номинации «В вихряхогненной стихии» стал Сухоруков Дмитрий Викторович (категория:работники ВГСЧ), в номинации «Горноспасатели: труд тяжелый иопасный» - Бессонова Валерия (категория: дети до 6 лет), ПодтыновПлатон (категория: дети до 10 лет), Нечаева Вероника (категория:дети до 14 лет), Школярская Виктория (категория: дети до 17лет).Призы зрительских симпатий получают Мясников Николай Викторович,Ананьин Егор, Клементьева Алина, Дорохова Дарья.</w:t>
+            </w:r>
+            <w:br/>
+            <w:br/>
+            <w:br/>
+            <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>